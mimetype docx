--- v0 (2025-10-13)
+++ v1 (2026-07-21)
@@ -1,14842 +1,16465 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="3"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:noProof/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42AB9BF4" wp14:editId="4C8AA912">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="07439F26" wp14:editId="483D29EE">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-25400</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-41910</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1859280" cy="511810"/>
             <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
             <wp:wrapNone/>
             <wp:docPr id="36" name="Рисунок 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 42"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8">
+                    <a:blip r:embed="rId5">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1859280" cy="511810"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Приложение №5 к Условиям проведения расчетов по операциям,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">совершенным с использованием платежных карт </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">(торговый эквайринг) </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+        <w:t xml:space="preserve">(торговый </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>эквайринг</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>АО Банк «Национальный</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve"> стандарт» </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6300"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aa"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="a7"/>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="00B050"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:color w:val="00B050"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок совершения операций с платежными картами </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="afe"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1. Правила работы с Картами</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="afe"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="aa"/>
         <w:numPr>
           <w:ilvl w:val="3"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.1.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>При совершении операции с Картой руководствуйтесь следующими правилами:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Определите по логотипу принадлежность Карты к одной из обслуживаемых платежных систем: VISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Inс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Worldwide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, МИР. Если предъявленная банковская Карта не содержит соответствующего логотипа, верните ее клиенту и предложите расплатиться другой Картой или наличными;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Проверьте Срок действия Карты;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Убедитесь, что Карта отвечает стандартам данной Платежной Системы и ее использование не ограничено какой-либо одной страной (кроме России), указанной на карточке (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>например</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VALID ONLY IN FRANCE);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Убедитесь, что Карта не повреждена;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Проверьте, нет ли на Карте посторонних наклеек;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Проверьте наличие подписи владельца на Карте (для карт с наличием панели для подписи) и отсутствие признаков подделки самой полосы для подписи.  Если была попытка изменить подпись, то на полосе для подписи появится слово «VOID» («недействительно»). Такую Карту к оплате принимать не допускается - она подлежит изъятию;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При наличии на Карте фотографии Держателя убедитесь, что Карту предъявляет лицо, изображенное на фотографии;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Во время осуществления операции Карта и предъявленные документы должны находиться у Кассира вне досягаемости владельца Карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1.2. Обращайте особое внимание в случаях, если лицо, предъявившее карточку к оплате:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Проявляет нервозность;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Пытается отвлечь Вас во время проведения операции или оказывает психологическое давление;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Неуверенно расписывается или создается впечатление попытки подделать подпись;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Интересуется уровнями лимитов;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При требовании предъявить паспорт заявляет, что документы находятся в машине, или предлагает расплатиться позже наличными;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Предлагает оставить Карту в залог</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="211"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="210"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="211"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="210"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">В случае любых подозрений в отношении самой Карты и/или Держателя предложите Держателю предъявить документ, удостоверяющий его личность, с помощью которого необходимо сверить имя и фамилию, указанные на карте, с персональными данными лица, содержащимися в документе, а также сличить внешность держателя карты с фотографией на предъявленном документе (если таковая имеется). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">К документам, удостоверяющим личность, относятся: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Для граждан Российской Федерации: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• паспорт гражданина Российской Федерации; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">• паспорт гражданина Российской Федерации, дипломатический паспорт, служебный паспорт, удостоверяющие личность гражданина Российской Федерации за пределами Российской Федерации (для граждан, постоянно проживающих на территории иностранного государства, при наличии в </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">документе отметки органа внутренних дел Российской Федерации о выезде на постоянное место жительства в иностранное государство и/или отметки дипломатического /консульского учреждения Российской Федерации о принятии на консульский учет в связи с постоянным проживанием на территории иностранного государства); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• свидетельство о рождении (для граждан Российской Федерации в возрасте до 14 лет); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">• временное удостоверение личности гражданина Российской Федерации, выдаваемое на период оформления паспорта гражданина Российской Федерации (форма № 2П; срок действия не более 2 месяцев); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>• иные документы, признаваемые документами, удостоверяющими личность гражданина Российской Федерации в соответствии с законодательством Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Для иностранных граждан: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• паспорт иностранного гражданина; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• иные документы, признаваемые документами, удостоверяющими личность иностранного гражданина в соответствии с законодательством Российской Федерации и международным договором Российской Федерации. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Для лиц без гражданства: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• документ, выданный иностранным государством и признаваемый в соответствии с международным договором Российской Федерации в качестве документа, удостоверяющего личность лица без гражданства; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• разрешение на временное проживание; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• вид на жительство; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• документ, удостоверяющий личность лица, не имеющего действительного документа, удостоверяющего личность, на период рассмотрения заявления о признании гражданином Российской Федерации или о приеме в гражданство Российской Федерации; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">• удостоверение беженца, свидетельство о рассмотрении ходатайства о признании беженцем на территории Российской Федерации по существу; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>• иные документы, признаваемые документами, удостоверяющими личность лиц без гражданства в соответствии с законодательством Российской Федерации и международным договором Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>2. Отличительные особенности внешнего вида платежных карт MasterCard Worldwide, VISA International и платежной системы «Мир»:</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+        <w:t xml:space="preserve">2. Отличительные особенности внешнего вида платежных карт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Worldwide</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, VISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>International</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и платежной системы «Мир»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Элементы, которые должны располагаться на лицевой стороне карты:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Голограмма платежной системы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Логотип платежной системы. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Логотип Банка. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Элемент защиты карты. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="25"/>
+          <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Микропроцессор (чип). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Элементы, которые должны располагаться на лицевой или оборотной стороне карты: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Номер карты. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Банковский Идентификационный номер (БИН). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Срок действия карты. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Имя держателя карты (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неперсонифицированные</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> карты выпускаются без указания на карте имени и фамилии держателя карты). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Фотография держателя карты (не обязательно). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Регион действия карты (не обязательно). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Иные отличительные признаки (не обязательно). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Элементы, которые должны располагаться на оборотной стороне карты: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Магнитная полоса. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Панель для подписи (при отсутствии должна быть фраза «Подпись не требуется»). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Код безопасности карты (CVC2/СVV2/ППК 2).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Также в этой части карты помещается информация об изготовителе карты, его реквизиты, дополнительная информация. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="27"/>
+          <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Возможно размещение чипа (для комбинированного типа карт) и фотографии владельца карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карты международной платежной системы </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MasterCard</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Worldwide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Лицевая сторона Карты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Логотип платежной системы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Допускается как горизонтальная, так и вертикальная ориентация логотипа. Логотип должен быть расположен в правом нижнем или правом верхнем углу на лицевой стороне банковской карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...9 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:right="424" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E84F1AD" wp14:editId="4D386764">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D7E60FB" wp14:editId="245B6F00">
             <wp:extent cx="1149985" cy="720725"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="4" name="Рисунок 4" descr="C:\Users\upc-2d\Downloads\cm_logo.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 74" descr="C:\Users\upc-2d\Downloads\cm_logo.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="67049"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1149985" cy="720725"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07E356C0" wp14:editId="3783BB0C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="62BE298A" wp14:editId="344C8B78">
             <wp:extent cx="997527" cy="762155"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Рисунок 5" descr="C:\Users\upc-2d\Downloads\MTC_PENTAGRAM-BLOG_01-12-3-2000x1508.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 24" descr="C:\Users\upc-2d\Downloads\MTC_PENTAGRAM-BLOG_01-12-3-2000x1508.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print">
+                    <a:blip r:embed="rId7" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="8807" t="39659" r="68163" b="36496"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1005728" cy="768421"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="53AB9725" wp14:editId="78D253D5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="778F497D" wp14:editId="4F034AE1">
             <wp:extent cx="1139825" cy="724535"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
             <wp:docPr id="6" name="Рисунок 6" descr="C:\Users\upc-2d\Downloads\images.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 86" descr="C:\Users\upc-2d\Downloads\images.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print">
+                    <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1139825" cy="724535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="37E71A13" wp14:editId="37E022F2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C5C66FD" wp14:editId="0FE7DC2B">
             <wp:extent cx="1187450" cy="724535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Рисунок 7" descr="C:\Users\upc-2d\Downloads\cm_logo.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 26" descr="C:\Users\upc-2d\Downloads\cm_logo.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId6">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect b="67931"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1187450" cy="724535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Голограмма (объемное изображение)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Должна быть расположена на лицевой стороне карты, справа по центру карты (над логотипом платежной системы или под ним), </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>либо на оборотной стороне карты</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, в том числе на магнитной полосе (в этом случае на лицевой стороне голограмма отсутствует):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- голограмма выполнена в виде двух пересекающихся кругов, представляющих собой объемное изображение земных полушарий, с расположенными на них материками;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - контур кругов выполнен из символов «МС», видимых только при пятикратном увеличении;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...69 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- фон голограммы состоит из поля, содержащего строки из повторяющихся слов «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">»; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- при повороте карты слева направо материки на полушариях и слова «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>« на</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заднем плане смещаются; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>- при повороте карты сверху вниз цвет слов «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>« меняется</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с сине-зеленого на желто-оранжевый.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CA961CD" wp14:editId="7919BEAD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CF61272" wp14:editId="172E7B6E">
             <wp:extent cx="839973" cy="543512"/>
             <wp:effectExtent l="0" t="0" r="0" b="9525"/>
             <wp:docPr id="16" name="Рисунок 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 42"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12">
+                    <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="5760" t="10101" r="6406" b="9091"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="840266" cy="543701"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BB4DE71" wp14:editId="14C68EF6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D41E088" wp14:editId="134FBCBE">
             <wp:extent cx="925033" cy="581697"/>
             <wp:effectExtent l="0" t="0" r="8890" b="8890"/>
             <wp:docPr id="17" name="Рисунок 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 43"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId13">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="6715" t="6741" r="3731" b="8699"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="925355" cy="581900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20673B3A" wp14:editId="3357DAF7">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="750877E6" wp14:editId="60EC9934">
             <wp:extent cx="893135" cy="561638"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="18" name="Рисунок 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 45"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId14">
+                    <a:blip r:embed="rId11">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="4582" t="10533" r="2289" b="8356"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="893446" cy="561834"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C7806BA" wp14:editId="33A6F4F9">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FBE5A65" wp14:editId="749ED437">
             <wp:extent cx="861237" cy="549551"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="19" name="Рисунок 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 46"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="1627" t="5746" r="1569" b="6895"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="861537" cy="549742"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2710C169" wp14:editId="48D8A186">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0C40482E" wp14:editId="191DCC7A">
             <wp:extent cx="893135" cy="512043"/>
             <wp:effectExtent l="0" t="0" r="2540" b="2540"/>
             <wp:docPr id="20" name="Рисунок 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 44"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="9412" b="5882"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="893445" cy="512221"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...37 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На картах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cirrus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> голограмма может отсутствовать.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование и товарный знак (логотип) эмитента. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В верхней части лицевой поверхности (область идентификации эмитента) карты и/или нижней части оборотной стороны карты должно быть расположено наименование эмитента (банка или финансовой компании, выпустившей карту) и/или его товарный знак (логотип).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Надписи в области идентификации эмитента запрещено выполнять рельефной печатью. Цвет печати должен быть контрастным с основным фоном карты, чтобы надписи были хорошо видны.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...11 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Элемент защиты на картах платежной системы. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В ультрафиолетовом свете на лицевой стороне карты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на темном фоне должны высвечиваться буквы «М» (внизу слева) и «С» (внизу справа) голубого цвета.  С июля 2015 года ультрафиолетовые «M» и «C» стали необязательными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39B97D5A" wp14:editId="1C0AC036">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="273A2DE7" wp14:editId="7DFFB8A0">
             <wp:extent cx="2227580" cy="1439545"/>
             <wp:effectExtent l="0" t="0" r="1270" b="8255"/>
             <wp:docPr id="3" name="Рисунок 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 12"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId17">
+                    <a:blip r:embed="rId14">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2227580" cy="1439545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На картах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cirrus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данный элемент защиты карты может </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>отсутствовать</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> но если присутствует, то представляет собой надпись на лицевой стороне в синем цвете «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>», которая видна в ультрафиолетовом свете.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="637C9B47" wp14:editId="3E5DCD75">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="565ADDCA" wp14:editId="76FB7E66">
             <wp:extent cx="2256155" cy="1437005"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="15" name="Рисунок 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId18">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2256155" cy="1437005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Номер на картах платежной системы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Номер на карте </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должен состоять из 16-ти цифр, которые сгруппированы по четыре цифры (4x4x4x4). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- На картах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер карты может указываться не полностью (состоять из 4-16 цифр). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Номер на картах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Electronic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должен всегда начинаться с цифры 5 или 2. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Номер на карте </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cirrus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может состоять из 16-19 цифр. На некоторых картах </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> номер карты может отсутствовать, либо указываться не полностью (состоять из 4-16 цифр). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Номер на карте </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cirrus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должен начинаться с цифры 50 или в диапазоне цифр 56-58, или 60-69. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Банковский Идентификационный Номер (БИН).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Под первыми цифрами номера карты могут быть напечатаны первые четыре цифры </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>БИНа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, которые должны быть идентичны первым четырем цифрам номера карты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="aff2"/>
+          <w:rStyle w:val="ab"/>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Срок действия карты</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Срок действия карты, расположенный на её лицевой или оборотной стороне, указывает период, в течение которого карту можно принимать к оплате.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наносится методом гравировки или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссируется</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ниже номера карты и выше имени ее владельца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На Картах, номер которых </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссирован</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, срок действия карты также должен быть </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссирован</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Указывается в формате месяц/год (MM/YY) (например, 12/11 или 12-11, т.е. карта в данном случае действует по 31 декабря 2011 года) или в формате месяц/день/год (MM/DD/YY) (12/31/11). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Карта действует по последнее число указанного месяца указанного года.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Имя держателя карты</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Имя Держателя карты либо наименование организации (для корпоративных карт) может быть размещено как на лицевой, так и на оборотной стороне. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С июля 2015 года на картах имя держателя карты может быть указано с использованием любого языка и алфавита.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Имя Держателя может не указываться в случае, если карта является </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неперсонифицированной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, предоплаченной или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неэмбоссированной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Иногда вместо имени держателя карты указывается название карточной программы: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>card</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Travel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>card</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и т.д. Допускается наличие дополнительных идентификаторов под именем держателя карты («Член клуба», «Пассажир авиалиний»). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примером </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неперсонифицированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> карт являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B7"/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Unembossed</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – выпускается как с указанием имени держателя, так и без него.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B7"/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Prepaid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – имя держателя карты не наносится</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Микропроцессор (чип).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наличие микропроцессора (чипа) на Картах не является обязательным. В случае наличия, располагается на лицевой стороне карты над номером Карты.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Фотография Держателя карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фотография Держателя карты является необязательным реквизитом. Но с целью дополнительной защиты Карты от несанкционированного использования, Эмитент может размещать на Карте фото ее владельца. Фотография владельца Карты может быть помещена </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>в  левом</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> верхнем углу, а также на обратной стороне карты. Фотография держателя Карты </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>может быть</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> как цветной, так и черно-белой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...12 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Регион действия карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...28 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На некоторых картах может быть указан регион действия карты. В этом случае на карте может присутствовать надпись «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…», т.е. карта с такой надписью может обслуживаться только на территории указанного государства. На территории Российской Федерации подлежат обслуживанию только карты без указанной надписи, либо карты с надписью «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Russia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обозначение возможности проведения операций по Карте по бесконтактной технологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При возможности проведения Операций по бесконтактной технологии на лицевой стороне Карты должны быть размещены соответствующие «значки»:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...11 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:ind w:left="0" w:firstLine="2694"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F9FD31A" wp14:editId="21725EDE">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="292CFE1A" wp14:editId="3E1CE66A">
             <wp:extent cx="409575" cy="422693"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="62" name="Рисунок 62" descr="C:\Users\samsonova\Desktop\Безымянный1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\samsonova\Desktop\Безымянный1.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId19" cstate="print">
+                    <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="409406" cy="422518"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BAE3CFF" wp14:editId="2666CE04">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="75C04878" wp14:editId="6CA92D3C">
             <wp:extent cx="2291715" cy="558800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="63" name="Рисунок 63" descr="S:\из Интернета\mastercard_paypass-paymentobserver.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Рисунок 4" descr="S:\из Интернета\mastercard_paypass-paymentobserver.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId20" cstate="print">
+                    <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2291715" cy="558800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Оборотная сторона карты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Магнитная полоса.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Банковская карта содержит магнитную полосу, которая располагается в верхней части на оборотной стороне карты. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Магнитная полоса </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> может быть голографической. В этом случае голограммы «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» не должно быть на Карте:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50FA3EF4" wp14:editId="2B4DE5C4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31394A90" wp14:editId="7DEE4236">
             <wp:extent cx="3394710" cy="574040"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="43" name="Рисунок 43"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 50"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId21">
+                    <a:blip r:embed="rId18">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3394710" cy="574040"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На поддельной Карте магнитная полоса может быть наклеена, а не впаяна в пластик, может быть расположена неровно относительно горизонтального края карты. Данные с магнитной полосы не считываются или не соответствуют данным, нанесенным на лицевую сторону Карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Панель для подписи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">На оборотной стороне карты, в верхней её части, ниже магнитной полосы, располагается специальная панель для подписи Держателя карты. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Карта действительна только при наличии подписи Держателя карты.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">- На панели для подписи </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>могут быть</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> нанесены («вдавлены») курсивом черного цвета (с наклоном влево) последние четыре цифры номера Карты, которые должны быть идентичны данным на лицевой стороне Карты. Вышеуказанные данные наносятся таким образом, что при их печати на Карте происходит небольшая деформация на лицевой стороне карты, видимая в косых лучах света. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Если была попытка изменить подпись, то на полосе для подписи появится слово «VOID» («недействительно»). Такую Карту к оплате принимать не допускается - она подлежит изъятию.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...29 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На поддельных Картах вместо панели для подписи наклеивается полоска белой бумаги или панель нарисована как часть рисунка карты; края панели для подписи могут задираться; на панели для подписи в ряде случаев отсутствует или стерт фон в виде красно-желто-синей надписи «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MasterCard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Код безопасности карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Допускаются два вида нанесения: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- на панель для подписи под наклоном в левую сторону; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- на белую панель (под наклоном в левую сторону), прилегающую к панели для подписи, которая совпадает по ширине с панелью для подписи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Информационная область.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Эмитент обязан размещать информацию об изготовителе карты, его реквизиты. Данная информация печатается на обратной стороне карты, в области, расположенной ниже полосы для подписи (информационная область). Также, в этой области могут размещаться номера телефонов экстренных служб банка-эмитента, описание функций данной карты, фото ее владельца.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...10 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Карты международной платежной системы </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Visa</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>International</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Лицевая сторона карты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Логотип платежной системы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Допускается как горизонтальная, так и вертикальная ориентация логотипа. Логотип должен быть расположен в </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>нижнем правом или одном из верхних углов карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="667462D9" wp14:editId="1A010616">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="386F11E5" wp14:editId="180E56D6">
             <wp:extent cx="1433349" cy="498764"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Рисунок 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22">
+                    <a:blip r:embed="rId19">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="2287" t="9894" r="5518" b="20293"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1443304" cy="502228"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34533902" wp14:editId="77BED259">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7925FEA5" wp14:editId="41A6F4E8">
             <wp:extent cx="1112024" cy="605642"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="10" name="Рисунок 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId23">
+                    <a:blip r:embed="rId20">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="10184" t="2" r="9319" b="8276"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1112266" cy="605774"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6E988B41" wp14:editId="6D231E3E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D0E3096" wp14:editId="646ACF32">
             <wp:extent cx="1095460" cy="712520"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="11" name="Рисунок 11" descr="C:\Users\upc-2d\Downloads\2000px-Old_Visa_Logo.svg.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 97" descr="C:\Users\upc-2d\Downloads\2000px-Old_Visa_Logo.svg.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId24" cstate="print">
+                    <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1099100" cy="714888"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="774C246F" wp14:editId="3F1EB687">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="709B8FCC" wp14:editId="1AE86EC3">
             <wp:extent cx="1151890" cy="724535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="12" name="Рисунок 12" descr="C:\Users\upc-2d\Downloads\Visa_electron.gif"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 98" descr="C:\Users\upc-2d\Downloads\Visa_electron.gif"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId25" cstate="print">
+                    <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1151890" cy="724535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="184D2ACB" wp14:editId="636F67BD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61EDE6CF" wp14:editId="7EBC8756">
             <wp:extent cx="1472565" cy="724535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="13" name="Рисунок 13" descr="C:\Users\upc-2d\Downloads\visa-logo.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 21" descr="C:\Users\upc-2d\Downloads\visa-logo.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId26" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="8411" t="33115" r="1987" b="23245"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1472565" cy="724535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43EBAE21" wp14:editId="4383F41E">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="21A0DCEA" wp14:editId="3347BB6D">
             <wp:extent cx="1567815" cy="724535"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="14" name="Рисунок 14" descr="C:\Users\upc-2d\Downloads\logo_visa_electron.gif"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 19" descr="C:\Users\upc-2d\Downloads\logo_visa_electron.gif"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId27">
+                    <a:blip r:embed="rId24">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect t="13333" b="13333"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1567815" cy="724535"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...10 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Голограмма (объемное изображение)</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Должна быть расположена на лицевой стороне карты, справа по центру карты (над логотипом платежной системы или под ним), </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">либо на оборотной стороне карты </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>справа или слева, под полосой для подписи или параллельно ей):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- выполнена в виде голубя, при повороте карты VISA вперед – назад кажется, что голубь, изображенный на голограмме, «взмахивает крылом»; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- мини-голограмма в виде голубя на картах VISA может быть размещена на оборотной стороне карты слева, справа или под панелью для подписи; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3838EB5B" wp14:editId="7AA9CE55">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="61EE03D6" wp14:editId="03160E46">
             <wp:extent cx="1187532" cy="685115"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="21" name="Рисунок 21" descr="C:\Users\ter-tumasova\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\логотип виза.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6" descr="C:\Users\ter-tumasova\AppData\Local\Microsoft\Windows\Temporary Internet Files\Content.Word\логотип виза.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId28">
+                    <a:blip r:embed="rId25">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1206908" cy="696293"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На картах VISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Electron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> голограмма может отсутствовать. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Наименование и товарный знак (логотип) эмитента. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В верхней части лицевой поверхности (область идентификации эмитента) карты и/или нижней части оборотной стороны карты должно быть расположено наименование эмитента (банка или финансовой компании, выпустившей карту) и/или его товарный знак (логотип).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Надписи в области идентификации эмитента запрещено выполнять рельефной печатью. Цвет печати должен быть контрастным с основным фоном карты, чтобы надписи были хорошо видны.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Элемент защиты на картах платежной системы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">На логотип VISA нанесен специальный ультрафиолетовый слой в виде буквы «V», повторяющей написание первой буквы самого логотипа. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F5D8FA2" wp14:editId="235C2454">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="002E4BA1" wp14:editId="0B181BD0">
             <wp:extent cx="1760855" cy="894715"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="25" name="Рисунок 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 14"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId29">
+                    <a:blip r:embed="rId26">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="9091" r="3409" b="7889"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1760855" cy="894715"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...10 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...4 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Номер на картах платежной системы.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Номер на карте VISA обычно состоит из 16-ти цифр (4x4x4x4), либо из 13-ти цифр (4x3x3x3); может применяться маскирование номера карты, в этом случае номер карты может быть представлен как комбинация: 4 последних цифры и 4 цифры в любом месте номера карты (4000 ---- ---- 7890, ---- 1234 ---- 7890, ---- ---- 5678 7890); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...24 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На картах VISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Electron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> могут указываться только последние четыре цифры номера карты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Номер на картах VISA и VISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Electron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должен всегда начинаться с цифры 4. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Банковский Идентификационный Номер (БИН).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rStyle w:val="aff2"/>
+          <w:rStyle w:val="ab"/>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Под первыми цифрами номера карты в обязательном порядке должны быть напечатаны первые четыре цифры </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>БИНа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, которые должны быть идентичны первым четырем цифрам номера карты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Срок действия карты</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Срок действия карты, расположенный на её лицевой стороне, указывает период, в течение которого карту можно принимать к оплате.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наносится методом гравировки или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссируется</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ниже номера карты и выше имени ее владельца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">На Картах, номер которых </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссирован</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, срок действия карты также должен быть </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссирован</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Указывается в формате месяц/год (MM/YY) (например, 12/11 или 12-11, т.е. карта в данном случае действует по 31 декабря 2011 года) или в формате месяц/день/год (MM/DD/YY) (12/31/11). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Карта действует по последнее число указанного месяца указанного года.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Имя держателя карты</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Имя Держателя карты либо наименование организации (для корпоративных карт) должно быть расположено в левом нижнем углу под номером и сроком действия карты на лицевой стороне. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>С июля 2015 года на картах имя держателя карты может быть указано с использованием любого языка и алфавита.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...17 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Имя Держателя может не указываться в случае, если карта является </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неперсонифицированной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, предоплаченной или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неэмбоссированной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Иногда вместо имени держателя карты указывается название карточной программы: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Gift</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>card</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Travel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>card</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и т.д. Допускается наличие дополнительных идентификаторов под именем держателя карты («Член клуба», «Пассажир авиалиний»). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Примером </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неперсонифицированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> карт являются: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B7"/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Electron</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, VISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>TravelMoney</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Card</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – выпускаются как с указанием имени держателя, так и без него. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F0B7"/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> VISA </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Instant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Issue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – имя держателя карты не наносится. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Микропроцессор (чип).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наличие микропроцессора (чипа) на Картах не является обязательным. В случае наличия, располагается на лицевой стороне карты над номером Карты.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Фотография Держателя карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фотография Держателя карты является необязательным реквизитом. Но с целью дополнительной защиты Карты от несанкционированного использования, Эмитент может размещать на карте фото ее владельца. Фотография владельца карты может быть помещена </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>левом</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> верхнем углу, а также на обратной стороне карты. Фотография Держателя карты </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>может быть</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> как цветной, так и черно-белой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...12 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Регион действия карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...28 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На некоторых картах может быть указан регион действия карты. В этом случае на карте может присутствовать надпись «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…», т.е. карта с такой надписью может обслуживаться только на территории указанного государства. На территории Российской Федерации подлежат обслуживанию только карты без указанной надписи, либо карты с надписью «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Russia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Обозначение возможности проведения операций по Карте по бесконтактной технологии.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При возможности проведения Операций по бесконтактной технологии на лицевой стороне Карты должны быть размещены соответствующие «значки»:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="20EA6244" wp14:editId="5AC88393">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36EFA724" wp14:editId="22EBDC97">
             <wp:extent cx="1724637" cy="475013"/>
             <wp:effectExtent l="0" t="0" r="9525" b="1270"/>
             <wp:docPr id="60" name="Рисунок 60" descr="C:\Users\samsonova\Desktop\beskonn3.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 3" descr="C:\Users\samsonova\Desktop\beskonn3.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId30" cstate="print">
+                    <a:blip r:embed="rId27" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1724722" cy="475036"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="596C7312" wp14:editId="30875D1F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D7A6113" wp14:editId="6AEAF608">
             <wp:extent cx="516847" cy="533400"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="61" name="Рисунок 61" descr="C:\Users\samsonova\Desktop\Безымянный1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\samsonova\Desktop\Безымянный1.png"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId31" cstate="print">
+                    <a:blip r:embed="rId28" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="516244" cy="532777"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Оборотная сторона карты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Магнитная полоса.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...11 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Банковская карта содержит магнитную полосу, которая располагается в верхней части на оборотной стороне карты. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Магнитная полоса может быть голографической. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="540C3119" wp14:editId="72C466D1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="52ED92D5" wp14:editId="7F26CE04">
             <wp:extent cx="5937885" cy="1508125"/>
             <wp:effectExtent l="0" t="0" r="5715" b="0"/>
             <wp:docPr id="288" name="Рисунок 288" descr="C:\Users\samsonova\Desktop\Безымянный.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Рисунок 6" descr="C:\Users\samsonova\Desktop\Безымянный.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId32">
+                    <a:blip r:embed="rId29">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5937885" cy="1508125"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Голографическая магнитная полоса, расположенная в верней части карты, должна быть впаяна в пластик, а не наклеена. На </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неэмбоссированных</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> картах магнитная полоса может быть расположена в нижней части. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...10 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Голографическая магнитная полоса содержит параллельные вертикальные и горизонтальные линии, изображение летящего голубя в трех фазах полета, между горизонтальными линиями содержится </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>микрошрифт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в виде повторяющегося слова «VISA».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На поддельной Карте магнитная полоса может быть наклеена, а не впаяна в пластик, может быть расположена неровно относительно горизонтального края карты. Данные с магнитной полосы не считываются или не соответствуют данным, нанесенным на лицевую сторону Карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...11 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Панель для подписи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...9 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">На оборотной стороне карты, в верхней её части, ниже магнитной полосы, располагается специальная панель для подписи Держателя карты. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Карта действительна только при наличии подписи Держателя карты.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="264" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- На панели для подписи </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>могут быть</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> нанесены («вдавлены») курсивом черного цвета (с наклоном влево) последние четыре цифры номера Карты, которые должны быть идентичны данным на лицевой стороне Карты. Вышеуказанные данные наносятся таким образом, что при их печати на Карте происходит небольшая деформация на лицевой стороне карты, видимая в косых лучах света. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Если была попытка изменить подпись, то на полосе для подписи появится слово «VOID» («недействительно»). Такую Карту к оплате принимать не допускается - она подлежит изъятию.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73A95EDA" wp14:editId="43A8C602">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EBA6B17" wp14:editId="20AAF9BE">
             <wp:extent cx="1209675" cy="712024"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="8" name="Рисунок 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId33">
+                    <a:blip r:embed="rId30">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1209675" cy="712024"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На поддельных Картах вместо панели для подписи наклеивается полоска белой бумаги или панель нарисована как часть рисунка карты; края панели для подписи могут задираться.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Код безопасности карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Допускаются два вида нанесения: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- на панель для подписи под наклоном в левую сторону; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- на белую панель (под наклоном в левую сторону), прилегающую к панели для подписи, которая не совпадает по ширине с панелью для подписи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Информационная область.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...9 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Эмитент обязан размещать информацию об изготовителе карты, его реквизиты. Данная информация печатается на обратной стороне карты, в области, расположенной ниже полосы для подписи (информационная область). Также, в этой области могут размещаться номера телефонов экстренных служб банка-эмитента, описание функций данной карты, фото ее владельца</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Карты платежной системы «Мир»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Лицевая сторона карты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Логотип платежной системы на лицевой стороне карты.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Допускается как горизонтальная, так и вертикальная ориентация фонового изображения лицевой стороны Карты «Мир» и элементов, расположенных на ней. Логотип должен быть расположен на лицевой стороне карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CC11B76" wp14:editId="57474473">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A3BC431" wp14:editId="41E2614B">
             <wp:extent cx="1496695" cy="633217"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="34" name="Рисунок 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 7"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId34">
+                    <a:blip r:embed="rId31">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1530783" cy="647639"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6419CDA9" wp14:editId="4CF3BD16">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="24BB5DC1" wp14:editId="430870FB">
             <wp:extent cx="1476375" cy="647112"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="38" name="Рисунок 38"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 8"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId35">
+                    <a:blip r:embed="rId32">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1509801" cy="661763"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DA9D606" wp14:editId="378486A3">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35E32C0B" wp14:editId="671D7A2F">
             <wp:extent cx="1348740" cy="611079"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="27" name="Рисунок 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 4"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId36">
+                    <a:blip r:embed="rId33">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1387036" cy="628430"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="722DE89D" wp14:editId="6641C139">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="70E55542" wp14:editId="2904AC4E">
             <wp:extent cx="1454032" cy="614034"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="32" name="Рисунок 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 5"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId37">
+                    <a:blip r:embed="rId34">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1514522" cy="639579"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="039EA105" wp14:editId="7793F336">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3352F265" wp14:editId="1029E02A">
             <wp:extent cx="1485265" cy="593141"/>
             <wp:effectExtent l="0" t="0" r="635" b="0"/>
             <wp:docPr id="33" name="Рисунок 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 6"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38">
+                    <a:blip r:embed="rId35">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1532381" cy="611957"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="9"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Голограмма (объемное изображение).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">Должна размещаться только на одной стороне Карты «Мир»: если голограмма располагается на лицевой стороне Карты «Мир», размещение на оборотной стороне не требуется, и наоборот. Вертикальное размещение голограммы «Мир» на лицевой стороне не допускается. При вертикальной ориентации фонового изображения и элементов на Карте «Мир» голограмма размещается на оборотной стороне карты </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"> Допускаются голограммы «Мир» серебряного и золотого оттенков. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:firstLine="2835"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="01E659E1" wp14:editId="7D12B891">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31896C12" wp14:editId="0003CCF4">
             <wp:extent cx="1163782" cy="908317"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="23" name="Рисунок 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 9"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId39">
+                    <a:blip r:embed="rId36">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1163810" cy="908339"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="523F9CD8" wp14:editId="6D70F949">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CDA5B06" wp14:editId="4FE2B95D">
             <wp:extent cx="1128156" cy="835751"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="22" name="Рисунок 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 11"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId40">
+                    <a:blip r:embed="rId37">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1128401" cy="835933"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:left="426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>На голограмме «Мир» с элементом фигурной линзы, при изменении угла наблюдения, должна создаваться иллюзия перехода от выпуклой поверхности в центре к ровной по краям голограммы. Также в голограмме присутствует скрытый графический символ рубля</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="22185829" wp14:editId="1AFAF370">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47EE17B0" wp14:editId="140F9681">
             <wp:extent cx="1935677" cy="1431678"/>
             <wp:effectExtent l="0" t="0" r="7620" b="0"/>
             <wp:docPr id="24" name="Рисунок 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 12"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId41">
+                    <a:blip r:embed="rId38">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1935980" cy="1431902"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...21 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наименование и товарный знак (логотип) эмитента</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Размещение наименования Банка-эмитента Карты «Мир» является обязательным и должно соответствовать следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- должно размещаться на лицевой или оборотной стороне Карты «Мир»;  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- на оборотной стороне Карты «Мир» должна присутствовать информация о Банке-эмитенте Карты (наименование юридического лица, контактная информация, телефон службы поддержки).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="708"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Элемент защиты на картах платежной системы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
         <w:t>Ультрафиолетовый элемент представляет собой графическое обозначение рубля:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2859E1A9" wp14:editId="1B32DF4C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="350D84FE" wp14:editId="62B3CB9A">
             <wp:extent cx="2208530" cy="1437005"/>
             <wp:effectExtent l="0" t="0" r="1270" b="0"/>
             <wp:docPr id="26" name="Рисунок 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 35"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId42">
+                    <a:blip r:embed="rId39">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2208530" cy="1437005"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Номер на картах платежной системы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Номер Карты «Мир» является обязательным элементом и присваивается Эмитентом в процессе ее персонализации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Номер Карты «Мир» должен размещаться на лицевой или оборотной стороне карты «Мир» и содержать от 16 до 19 цифр;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Номер должен начинаться с цифр в диапазоне номеров от 220000… до 220499…</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">                    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Банковский Идентификационный Номер (БИН).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Первые шесть цифр банковского идентификационного номера (БИН) являются необязательным элементом Карты «Мир».  В случае размещения первых шести цифр БИН на Карте «Мир» они должны быть изображены следующим образом: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="183"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- нанесены на лицевую сторону Карты «Мир» и располагаться ниже номера Карты «Мир»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="183"/>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- цвет изображения первых шести цифр БИН должен обладать Контрастностью по отношению к цвету фонового изображения Карты «Мир».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Срок действия карты</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Срок действия карты, расположенный на карте, указывает период, в течение которого карту можно принимать к оплате.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Наносится методом гравировки или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссируется</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ниже номера карты и выше имени ее владельца.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  На картах, номер которых </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссирован</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, срок действия карты также должен быть </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссирован</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Дата окончания срока действия Карты «Мир», после которой Карта «Мир» не может больше использоваться, является обязательным элементом и указывается на лицевой стороне Карты «Мир»: дата окончания срока действия Карты «Мир» должна соответствовать дате, присутствующей на магнитной полосе, на микропроцессоре и не должна превышать срок действия ключа проверки электронной подписи Эмитента;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> дата окончания срока действия Карты «Мир» должна изображаться в одном из форматов: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2605"/>
         <w:gridCol w:w="2605"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidTr="00DA5FE0">
+      <w:tr w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidTr="000D2880">
         <w:trPr>
           <w:trHeight w:val="107"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
             <w:pPr>
-              <w:pStyle w:val="aff3"/>
+              <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ТИП ДАТЫ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
             <w:pPr>
-              <w:pStyle w:val="aff3"/>
+              <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ФОРМАТ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidTr="00DA5FE0">
+      <w:tr w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidTr="000D2880">
         <w:trPr>
           <w:trHeight w:val="109"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
             <w:pPr>
-              <w:pStyle w:val="aff3"/>
+              <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">EXPIRY DATE </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
             <w:pPr>
-              <w:pStyle w:val="aff3"/>
+              <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">MM/YY </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidTr="00DA5FE0">
+      <w:tr w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidTr="000D2880">
         <w:trPr>
           <w:trHeight w:val="109"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
             <w:pPr>
-              <w:pStyle w:val="aff3"/>
+              <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">VALID THRU </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2605" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
             <w:pPr>
-              <w:pStyle w:val="aff3"/>
+              <w:pStyle w:val="ac"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">MM/YY </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">рядом с датой окончания срока действия Карты «Мир» должно быть размещено пояснение, содержащее один из вариантов типа даты на английском языке, приведенных в колонке «Тип даты»; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">над датой окончания срока действия Карты «Мир» рекомендуется наносить пояснение для формата даты согласно </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>колонке</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «Формат»:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="09AD245B" wp14:editId="52585DF2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2696D027" wp14:editId="02BC2FA7">
             <wp:extent cx="2232561" cy="1447170"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="37" name="Рисунок 37"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 13"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId43">
+                    <a:blip r:embed="rId40">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2238167" cy="1450804"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Имя держателя карты</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Имя держателя карты либо наименование организации (для корпоративных карт) размещается на лицевой или оборотной стороне.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Микропроцессор (чип).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Все Карты «Мир» оснащаются микропроцессором с контактной площадкой, обеспечивающим защищенный обмен информацией</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Фотография держателя карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Фотография держателя карты является необязательным реквизитом. Но с целью дополнительной защиты карты от несанкционированного использования, эмитент может размещать на карте фото ее владельца. Фотография владельца карты может быть помещена  в левом верхнем углу, а также на обратной стороне карты. Фотография держателя карты может быть как цветной, так и черно-белой</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+        <w:t xml:space="preserve">Фотография держателя карты является необязательным реквизитом. Но с целью дополнительной защиты карты от несанкционированного использования, эмитент может размещать на карте фото ее владельца. Фотография владельца карты может быть </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>помещена  в</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> левом верхнем углу, а также на обратной стороне карты. Фотография держателя карты </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>может быть</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> как цветной, так и черно-белой</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...12 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Регион действия карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...27 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На некоторых картах может быть указан регион действия карты. В этом случае на карте может присутствовать надпись «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>…», т.е. карта с такой надписью может обслуживаться только на территории указанного государства. На территории Российской Федерации подлежат обслуживанию только карты без указанной надписи, либо карты с надписью «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Valid</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>only</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Russia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Наименование продукта Платежной системы «Мир».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Является обязательным для размещения на Карте «Мир»:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- наименование продукта наносится латинскими символами. Каждое слово в наименовании продукта начинается с заглавной буквы; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- наименование продукта должно размещаться на лицевой или оборотной стороне Карты «Мир»: на лицевой стороне Карты «Мир» наименование продукта может размещаться в верхней части, на оборотной стороне Карты «Мир» наименование продукта может размещаться в нижней части.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- цвет наименования продукта должен отличаться от цвета фонового изображения Карты «Мир» и быть различимым на фоне Карты «Мир»; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- наименование продукта не должно размещаться поверх иных элементов Карты «Мир» или непосредственно соприкасаться с ними.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...11 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Оборотная сторона карты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Магнитная полоса.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Магнитная полоса должна присутствовать на всех Картах «Мир». Магнитная полоса должна быть размещена на оборотной стороне Карты «Мир» в верхней ее части. Магнитная полоса должна быть не наклеенная, а впаянная в пластик. Поверх магнитной полосы Карты «Мир могут быть размещены графические изображения (например, контактная информация Эмитента).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2318F12C" wp14:editId="0EE8D9D0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="087CD816" wp14:editId="387A833C">
             <wp:extent cx="4465122" cy="1550520"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="46" name="Рисунок 46"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 49"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId44">
+                    <a:blip r:embed="rId41">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4465202" cy="1550548"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Панель для подписи.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Панель для подписи Держателя Карты не является обязательной для карт «Мир» (при ее отсутствии должна быть указана фраза «Подпись не требуется»). Панель для подписи Держателя Карты размещается только на оборотной стороне Карты «Мир».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15F8B637" wp14:editId="0173118F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F096AF4" wp14:editId="3758FF36">
             <wp:extent cx="2434442" cy="1574192"/>
             <wp:effectExtent l="0" t="0" r="4445" b="6985"/>
             <wp:docPr id="53" name="Рисунок 53"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 52"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId45">
+                    <a:blip r:embed="rId42">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2439310" cy="1577340"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...8 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>На панели для подписи Держателя Карты должен присутствовать паттерн, состоящий из слов «Мир» и «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mir</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» в цветах Логотипа «Мир. Над или под панелью для подписи может быть нанесена надпись пояснения «Подпись Держателя Карты/Без подписи недействительно». </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3675498E" wp14:editId="4C93A5AD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6C439C06" wp14:editId="78C5711C">
             <wp:extent cx="2363189" cy="1519091"/>
             <wp:effectExtent l="0" t="0" r="0" b="5080"/>
             <wp:docPr id="52" name="Рисунок 52"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 51"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId46">
+                    <a:blip r:embed="rId43">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2363406" cy="1519230"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Панель для подписи Держателя Карты наклеивается поверх паттерна безопасности «Недействительно».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5747C207" wp14:editId="76EB5AC2">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="499144C5" wp14:editId="65080E4F">
             <wp:extent cx="4227830" cy="962025"/>
             <wp:effectExtent l="0" t="0" r="1270" b="9525"/>
             <wp:docPr id="51" name="Рисунок 51"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 55"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId47">
+                    <a:blip r:embed="rId44">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4227830" cy="962025"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...10 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Фотографическое изображение подписи Держателя Карты «Мир».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Является необязательным элементом Карты «Мир». Оно располагается аналогично панели для подписи Держателя Карты и под ним должно размещаться имя Держателя Карты. Оно должно однозначно совпадать с именем Держателя Карты, нанесенным на лицевую сторону Карты «Мир».</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...11 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Код безопасности карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Допускается два варианта размещения Проверочного параметра карты 2 (ППК 2): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- в отдельной области справа от панели для подписи Держателя Карты (рекомендованный вариант):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="181"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E05CAF9" wp14:editId="7F488E17">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0119D740" wp14:editId="576370F7">
             <wp:extent cx="2327564" cy="1490720"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="56" name="Рисунок 56"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 16"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId48">
+                    <a:blip r:embed="rId45">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2327460" cy="1490653"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- расположение ППК2 на Карте «Мир» непосредственно на панели для подписи Держателя Карты (допустимый вариант):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D800E2E" wp14:editId="54ACBE12">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1CF18ED9" wp14:editId="7A01D4F9">
             <wp:extent cx="2220686" cy="1414423"/>
             <wp:effectExtent l="0" t="0" r="8255" b="0"/>
             <wp:docPr id="55" name="Рисунок 55"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 17"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId49">
+                    <a:blip r:embed="rId46">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2221033" cy="1414644"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- последние четыре цифры номера Карты «Мир» должны располагаться на оборотной стороне Карты «Мир» на полосе для подписи (необязательный элемент): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:color w:val="auto"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="720"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="c2"/>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="02049DB2" wp14:editId="06227163">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="335452DD" wp14:editId="44FBAC3F">
             <wp:extent cx="1852551" cy="1212821"/>
             <wp:effectExtent l="0" t="0" r="0" b="6985"/>
             <wp:docPr id="54" name="Рисунок 54"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 15"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId50">
+                    <a:blip r:embed="rId47">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1852378" cy="1212708"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="10"/>
+          <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Информационная область.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Эмитент обязан размещать информацию об изготовителе карты, его реквизиты. Данная информация печатается на обратной стороне карты, в области, расположенной ниже полосы для подписи (информационная область). Также, в этой области могут размещаться номера телефонов экстренных служб банка-эмитента, описание функций данной карты, фото ее владельца.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Дополнительно к указанной области, телефон службы поддержки Эмитента и его сайт в сети Интернет допускается размещать сверху над магнитной полосой и снизу под информационной областью оборотной стороны карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="72648D86" wp14:editId="1696451C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="060BBD10" wp14:editId="0B60CFEE">
             <wp:extent cx="2683823" cy="1674817"/>
             <wp:effectExtent l="0" t="0" r="2540" b="1905"/>
             <wp:docPr id="59" name="Рисунок 59"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 54"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId51">
+                    <a:blip r:embed="rId48">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2683904" cy="1674868"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Идентификационный код производителя (Код производителя) является обязательным элементом Карты «Мир»:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>- идентификационный код производителя должен размещаться в видимой области на оборотной стороне Карты «Мир»:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DE5FC0B" wp14:editId="1B0306AB">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1C158B05" wp14:editId="01830315">
             <wp:extent cx="2683824" cy="1704266"/>
             <wp:effectExtent l="0" t="0" r="2540" b="0"/>
             <wp:docPr id="58" name="Рисунок 58"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Рисунок 1"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId52">
+                    <a:blip r:embed="rId49">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2683723" cy="1704202"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- идентификационный код производителя имеет следующий формат: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">XXX – ZZZ – MM/YY, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">где XXX – наименование производителя заготовок Карт «Мир» в латинской транслитерации (количество символов не регламентировано); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">ZZZ – номер дизайна Карт «Мир» (количество символов не регламентировано); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">MM – месяц производства Карт «Мир» (2 символа); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="auto"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>YY – год производства Карт «Мир» (2 символа).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...9 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Порядок проведения операций</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Расчеты между Предприятием и Держателем при совершении операций с использованием Карты производятся в валюте Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Все запросы Авторизации, проводимые Предприятием, осуществляются только в валюте Российской Федерации.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="num" w:pos="993"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Чек </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>терминала должен быть оформлен на общую сумму всех Товаров, приобретенных Держателем в ТСТ.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="num" w:pos="993"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Уполномоченный работник Предприятия, принимающий Карту к оплате, обязан идентифицировать Карту, Держателя карты и проверить основные элементы защиты Карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок проведения Операции оплаты с помощью </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>терминала:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Перед началом работы уполномоченный работник Предприятия обязан:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Сверить модель и серийный номер POS-терминалов со списком установленного оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Провести осмотр поверхности POS-терминала на предмет обнаружения признаков физического вмешательства (например, появления накладок или новых наклеек).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Операции с помощью </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>терминала проводит</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+        <w:t xml:space="preserve">терминала проводить в соответствии с инструктивными материалами, предоставленными Банком, в частности с Инструкцией по работе с </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>терминалом.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...21 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Выполнить на контрольно-кассовой технике действия, предусмотренные для проведения оплаты по Банковской карте (данный пункт выполняется только в случае применения электронного терминала, интегрированного с контрольно-кассовой техникой Предприятия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Поместить Банковскую карту в устройство считывания микропроцессора (чипа) терминала (если Банковская карта содержит микропроцессор (чип), либо предложите Держателю бесконтактной Карты прикоснуться картой к </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-терминалу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
           <w:tab w:val="num" w:pos="1800"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>!!! Запрещено</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проводить операцию с использованием магнитной полосы карты, если карта содержит микропроцессор (чип). Если не удается провести операцию по бесконтактной карте по причине неисправности чипа, содержащего приложение </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PayPass</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>PayWave</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Кассир обязан провести операцию с использованием контактного микропроцессора (чипа) карты (если таковой имеется). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>В случае невозможности проведения Операции указанными способами предложите оплатить покупку другой Картой либо наличными.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...37 lines deleted...]
-        <w:pStyle w:val="aff5"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ввести сумму операции в рублях Российской Федерации, проверить ее правильность (только для электронных терминалов, не интегрированных с контрольно-кассовой техникой Предприятия).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ad"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Если при совершении Операции оплаты терминал запрашивает ввод ПИН-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кода,  предложите</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Держателю карты ввести ПИН-код на клавиатуре </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
-        <w:t>терминала либо на специальной выносной клавиатуре. Если Держатель отказывается от ввода ПИН-кода либо ПИН-код введен неверно, сообщите Держателю о невозможности принять Карту к оплате, предложит</w:t>
-[...16 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+        <w:t>терминала либо на специальной выносной клавиатуре. Если Держатель отказывается от ввода ПИН-кода либо ПИН-код введен неверно, сообщите Держателю о невозможности принять Карту к оплате, предложить оплатить покупку другой Картой либо наличными.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При проведении операции по бесконтактной технологии на сумму до 3000 рублей включительно ввод ПИН-кода или проставление подписи Держателя карты не требуется.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Через некоторое время на экране </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>терминала появится ответ, разрешающий или запрещающий проведение операции. При этом распечатывается Чек с соответствующей информацией.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Если при проведении Авторизации получено сообщение: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">о вводе неверного ПИН-кода – необходимо извлечь Карту и повторить действия, предусмотренные п. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.5.3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5.6.; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">об изъятии карты – необходимо изъять карту в порядке, предусмотренном пунктом разделом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Порядка совершения операций с платежными картами; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>об отказе в авторизации – необходимо отказать Держателю карты в совершении операции оплаты товара (работ, услуг, результатов интеллектуальной деятельности) с использованием предъявленной им Банковской карты и предложить оплатить товар (работу, услугу, результаты интеллектуальной деятельности) наличными денежными средствами или с использованием другой Банковской карты.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Внимание!!!!</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае отказа в Авторизации, Кассиру необходимо руководствоваться исключительно информацией о результатах проведения операции, отражаемой на экране электронного терминала / чеке электронного терминала, а также порядком действий, предусмотренным пунктом </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.5 Правил работы с платежными картами. В случае предъявления со стороны Держателя карты претензий относительно отклоненной операции, Кассиру необходимо рекомендовать Держателю карты обратиться в банк – эмитент для получения необходимых разъяснений. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> с просьбой связаться с Банком либо любое иное сообщение – необходимо обратиться в Банк по телефону 8 800 250 33 00, и получить инструкции о дальнейших действиях. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...21 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>В случае совершения операции с вводом ПИН-кода после распечатки двух экземпляров чека по Операции, проверить соответствие номера Карты (ее части), имени Держателя (при наличии) на Карте и на Чеке. В случае несоответствия Карта подлежит изъятию как поддельная, такая операция подлежит отмене.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...49 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При совпадении номера Карты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>совершитьь</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> операцию оплаты с использованием контрольно-кассовой машины и передать Держателю карты товар, один экземпляр чека Электронного терминала, кассовый чек и возвратить Карту. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> В случае совершения операции без ввода ПИН-кода (за исключением операций оплаты по бесконтактной технологии на сумму до 3 000 рублей включительно) после распечатки двух экземпляров Чека по Операции, необходимо предложить Держателю карты поставить свою подпись на обоих экземплярах чека и проверить идентичность подписи на чеке с подписью на оборотной стороне Карты. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При совпадении номера Карты совершите операцию оплаты с использованием контрольно-кассовой машины и передайте Держателю карты товар, один экземпляр чека Электронного терминала, кассовый чек и возвратите Карту.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">При несовпадении подписей – предложить Держателю карты поставить еще одну подпись рядом с уже имеющейся подписью на Чеке Электронного терминала. Если и в этом случае подписи не совпадают, необходимо предложить держателю карты предъявить документ, удостоверяющий личность и на оборотной стороне чека электронного терминала (экземпляре Предприятия) указать наименование, серию, номер, дату и место выдачи предъявленного держателем карты документа, удостоверяющего личность. В случае </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>непредъявления</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Держателем карты документа, удостоверяющего личность, либо в случае, если информация, указанная на карте (фамилия и имя держателя карты, а также внешний вид подписи – при обслуживании предоплаченной или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>неперсонифицированной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> карты), не соответствует персональным данным, содержащимся в документе, удостоверяющем личность, либо внешность предъявителя Карты не соответствует фотографии, расположенной на самой карте, Кассир производит отмену Операции и изъятие Карты. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок проведения Операции возврата с помощью </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>терминала:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Операция выполняется при возврате Товара. Основанием для проведения операции возврата денег является наличие Чека. Возврат выполняется на ту карту клиента, по которой ранее была проведена оплата (сверить номер предъявленной карты и номер карты на чеке).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Внимание!!!</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Запрещается осуществлять возврат денежных средств на Карту если Операция оплаты произведена за наличный расчет.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При возврате Товара возможны следующие ситуации:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- операция «возврат» на полную сумму первоначальной операции по оплате Товара (при возврате всех Товаров, оплаченных Картой при первоначальной покупке);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           - операция «возврат» на сумму меньшую, чем сумма первоначальной операции по оплате Товара (при возврате части оплаченных Товаров);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- обмен возвращаемого Товара на равноценный Товар (никаких операций не проводится);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- обмен возвращаемого Товара на Товар меньшей стоимости (необходимо оформить операцию «возврат» на разницу в стоимости Товара);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- обмен возвращаемого Товара на Товар большей стоимости (необходимо оформить операцию оплаты покупки на разницу в стоимости Товара).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="16"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Операция возврата проводится на Оборудовании, с использованием которого была проведена исходная Операция покупки (в соответствии с инструктивными материалами к этому Оборудованию).</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Для совершения Операции возврата:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- убедитесь в </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>наличии у Держателя карты Чека Электронного терминала по Операции оплаты;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- проведите идентификацию предъявленной Держателем Карты;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">- сравните </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>указанные на Банковской карте номер и срок действия карты с номером и сроком действия карты, указанными в предъявленном Держателем карты Чеке, оформленном при оплате возвращаемого товара.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...6 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.6.4. Дальнейшие действия аналогичны указанным в п. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.5.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3.-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.5.9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...6 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.6.5. Если Операцию возврата не удается оформить с помощью Оборудования, с использованием которого была проведена исходная Операция покупки, возврат денежных средств на счет Карты может быть осуществлен на основании письма Предприятия в соответствии с Условиями. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Порядок проведения Операции отмены с помощью </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>POS</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>терминала:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Операция выполняется в случае если Держатель карты отказался от оплаченного Товара, и Электронный журнал терминала не передавался в Банк (на Электронном терминале не проводилась Электронная сверка итогов).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="5"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Дальнейшие действия аналогичны указанным в п. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.5.3-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.5.9.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:suppressLineNumbers/>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>4. Меры безопасности при обслуживании банковских карт</w:t>
-[...11 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Меры безопасности при обслуживании банковских карт</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При совершении операции с использованием Банковских карт необходимо проявлять повышенное внимание, если предъявитель Банковской карты:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- проявляет нервозность;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="220"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- делает попытки отвлечь Вас или пытается оказать психологическое давление;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="220"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- неуверенно расписывается;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="220"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- совершает покупку на небольшую сумму (возможно с целью проверки использования Карты);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="220"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>- заявляет, что документы, удостоверяющие личность, находятся в машине или, что расплатится наличными, которые принесет позже;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="220"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- предлагает оставить Карту в залог.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="220"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="22"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="808080"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">4.2. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>При малейшем подозрении, что Карта является поддельной или предъявлена не ее законным держателем, обратитесь в Банк (</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8-800-250-33-00</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Имейте в виду, что поддельным или недавно украденным/найденным Картам может быть дан код авторизации.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Получение кода не является основанием предоставления обслуживания по таким Картам. В данных случаях Карта может быть изъята. Проконсультируйтесь в Банке. Попросите предоставить удостоверяющие личность документы, запишите их данные на чеке.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="210"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>При получении авторизационной команды «Изъять-мошенничество», необходимо обязательно потребовать документ, удостоверяющий личность. Сверьте фотографию в документе с личностью держателя. При установлении факта использования чужой или поддельной Карты примите меры изъятия Карты, составьте Акт об изъятии Карты.</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+        <w:t xml:space="preserve">При получении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>авторизационной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> команды «Изъять-мошенничество», необходимо обязательно потребовать документ, удостоверяющий личность. Сверьте фотографию в документе с личностью держателя. При установлении факта использования чужой или поддельной Карты примите меры изъятия Карты, составьте Акт об изъятии Карты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:right="788" w:firstLine="426"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5. Изъятие Карты</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="210"/>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Изъятие Карты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="21"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. Банковская карта подлежит изъятию в следующих случаях: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">а) по команде электронного терминала; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">б) при несовпадении информации о Держателе карты, указанной на самой карте (в том числе внешнего вида подписи – при обслуживании предоплаченной или </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>неперсонифицированной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> карты), с персональными данными лица, содержащимися в предъявленном держателем карты документе, удостоверяющем его личность; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в) при отсутствии на Банковской карте необходимых элементов защиты и иных внешних отличительных признаков, подтверждающих подлинность и принадлежность Карты к соответствующей Платежной системе; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">г) при наличии явных признаков подделки Банковской карты; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">д) при несовпадении информации, указанной на Банковской карте (номера и срока действия карты), с информацией, указанной на дисплее электронного терминала во время проведения авторизации, или на чеке электронного терминала (кроме карт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Cirrus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">е) в случае, если Карту предъявляет лицо, не являющееся её законным владельцем (например, на Карту нанесены мужские фамилия и имя, а Карту предъявляет женщина либо внешность предъявителя Карты не соответствует фотографии, расположенной на самой Карте и т.д.). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. В случаях, предусмотренных подпунктами «а», «б» и «е» п. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1 настоящей Инструкции, Кассиру необходимо совершить следующие действия: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- по возможности пригласить работника службы безопасности Предприятия, который должен решить вопрос о необходимости вызова сотрудников органов внутренних дел; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- сообщить Держателю карты об изъятии Банковской карты, объяснив причину изъятия, и посоветовать Держателю карты обратиться в банк, выдавший ему карту; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- оставить Банковскую карту у себя (если это можно сделать мирным путем, без какого-либо риска для работника Предприятия); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- в присутствии Держателя карты надрезать изъятую Банковскую карту по длине, не повреждая магнитную полосу, микропроцессор, голограмму и номер карты; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- оформить Расписку об изъятии карты (Приложение № 1 к настоящему Порядку) и Акт об изъятии банковской карты (Приложение 2 к настоящему Порядку) </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- передать Держателю карты Расписку об изъятии карты; </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- обязательно обратиться в Банк по телефону </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>8-800-250-33-00</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> для получения дальнейших указаний. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="40" w:after="40" w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Изъятая банковская карта и Акта об изъятии банковской карты, а также чек электронного терминала (если имеется) должны быть переданы в Банк в трехдневный срок.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="affc"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="af"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>Изымайте карту, только если это безопасно. Не подвергайтесь не нужному риску.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:br/>
         <w:t>•       Сообщите держателю карты, что Вы получили указание изъять его карту, и он может связаться с эмитентом для получения подробностей.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:br/>
         <w:t>•       Оставайтесь спокойными и вежливыми. Если держатель карты ведёт себя угрожающе, немедленно верните карту.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:br/>
         <w:t>•       Создайте читаемую копию лицевой и обратной сторон карты, если возможно.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:br/>
         <w:t>•       Если изъятую карту забирают представители закона, Вы должны передать эквайреру читаемую копию, чтобы иметь возможность получить вознаграждение.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:br/>
         <w:t>•       Сообщите в Банк, что Вы изъяли карту.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:ind w:right="788"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6. Недействительность документа</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>. Недействительность документа</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:ind w:left="450" w:right="788"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00544889" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressLineNumbers/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544889">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Документ и/или Операция признаются недействительными в следующих случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00544889" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:suppressLineNumbers/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:line="264" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544889">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Операция проводилась Предприятием с нарушением положений Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="2"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...9 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Подпись Держателя на Документе не соответствует подписи на Карте, по которой производилась Операция.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
-[...28 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Отсутствует подпись Держателя и/или Уполномоченного работника Предприятия на Документе, оформленном на бумажном носителе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Экземпляр Документа, представленный Предприятием в Банк, не соответствует экземпляру, переданному Держателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Срок действия Карты истек или еще не наступил на дату совершения Операции.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Документ заполнен не полностью и/или с исправлениями. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Документ оформлен по недействительной Карте, не удовлетворяющей требованиям, установленным Правилами, или предъявленной к оплате не ее Держателем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Документ оформлен с помощью </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>POS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>терминала, зарегистрированного не на Предприятие.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...23 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Предприятие не предоставило или не предоставило в срок Документ и/или заявление с изложением обстоятельств проведения Операции в соответствии с п. 5.1.9 Условий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
-[...27 lines deleted...]
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Реквизиты Карты, указанные в Документе, не соответствуют информации, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>эмбоссированной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (напечатанной) на Карте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...4 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Операция совершена с нарушением законодательства Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Операция признана незаконной согласно инструкциям Банка или Платежной системы;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Операция объявлена Эмитентами и/или Платежной системой мошеннической;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Операция оформлена в валюте, отличной от валюты Российской Федерации;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Операция по Карте совершена без цели оплаты Товаров Предприятия;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="19"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:suppressLineNumbers/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:spacing w:line="264" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Операция проведена с использованием Карты </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Maestro</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> без обязательного ввода ПИН</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:noBreakHyphen/>
         <w:t>кода (персональный идентификационный номер Держателя).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="aff3"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="ac"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="25"/>
           <w:szCs w:val="25"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Приложение №1 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>к Порядку совершения операций с платежными картами</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Расписка об изъятии карты</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="567"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2410"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3261"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>г.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>в соответствии с указанием, полученным из центра авторизации изъял карту</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t xml:space="preserve"> ..</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>срок действия</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>выпущенную на имя</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve">Пожалуйста, обратитесь в свой банк за дальнейшими инструкциями о пользовании Вашим счетом. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>Мы приносим свои извинения и искренне сожалеем о случившемся.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1418"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>Дата "</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>г.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>Место печати</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>(подпись кассира)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1701"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2694"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve">Время </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="hyphen" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:sym w:font="Wingdings" w:char="F023"/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RECEIPT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4395"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>CJSC "Kart Standart"</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+        <w:t xml:space="preserve">CJSC "Kart </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Standart</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4395"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>MERCHANT</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>LOCATED IN</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="993"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2410"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3261"/>
           <w:tab w:val="left" w:pos="3828"/>
           <w:tab w:val="left" w:leader="dot" w:pos="5103"/>
           <w:tab w:val="left" w:leader="dot" w:pos="6237"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ON "</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>г</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">AT </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IN ACCORDANCE WITH THE AUTHORIZATION CENTER'S INSTRUCTION PICKED UP CREDIT CARD</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>№</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>EXPIRY DATE</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ISSUED FOR THE NAME</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PLEASE GET IN TOUCH WITH YOUR ISSUER (BANK) FOR ALL THE INFORMATIONS AS FOR THE FURTHER USE OF YOUR ACCOUNT.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>WE REGRET SUCH A SITUATION OCCURED.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1418"/>
           <w:tab w:val="left" w:leader="dot" w:pos="3686"/>
           <w:tab w:val="left" w:leader="dot" w:pos="4536"/>
           <w:tab w:val="left" w:pos="5245"/>
           <w:tab w:val="left" w:leader="dot" w:pos="7797"/>
           <w:tab w:val="left" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Date "</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
         <w:t>Place of seal</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Cashier signature)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="1701"/>
           <w:tab w:val="left" w:leader="dot" w:pos="2694"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:right="57"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Time</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="af1"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...1 lines deleted...]
-        <w:pStyle w:val="af1"/>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:pStyle w:val="a9"/>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="5670"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve">Приложение №2 </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
+      <w:pPr>
+        <w:spacing w:line="22" w:lineRule="atLeast"/>
+        <w:ind w:left="142"/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>к Порядку совершения операций с платежными картами</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...3 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
-[...5 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="1843" w:hanging="283"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:before="100" w:after="100" w:line="22" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>АКТ ОБ ИЗЪЯТИИ РАСЧЕТНОЙ БАНКОВСКОЙ КАРТЫ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>Дата и время изъятия: “__</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>_”_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>_________20___г.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
-        <w:t>время: ___:____</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+        <w:t>время: __</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>_:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve">Тип карты (нужное подчеркнуть): </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="1347" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="71" w:type="dxa"/>
           <w:right w:w="71" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2047"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1843"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidTr="00DA5FE0">
+      <w:tr w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidTr="000D2880">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="000D2880">
             <w:pPr>
               <w:spacing w:line="22" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>VISA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="000D2880">
             <w:pPr>
               <w:spacing w:line="22" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="000D2880">
             <w:pPr>
               <w:spacing w:line="22" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="113"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>MasterCard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="000D2880">
             <w:pPr>
               <w:spacing w:line="22" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="113"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:t>МИР</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
         <w:t>карты</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>Срок действия карты:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve">Фамилия, имя держателя карты: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve">Название банка-эмитента </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve">Полный адрес банка-эмитента </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>(см. на оборотной стороне карты)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve">Ф.И.О. лица изъявшего/нашедшего карту: </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
           <w:tab w:val="center" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>№ телефона:</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
-        <w:t xml:space="preserve">, служ.: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>служ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t xml:space="preserve">.: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>Подробности изъятия/находки:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve">время </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>Юридическое наименование торговой точки</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>…………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>Фактическое название торговой точки</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t>…………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>Адрес торговой точки</w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
         <w:t xml:space="preserve">………………………………………………………… </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="4820"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>причина изъятия карты:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="1973"/>
         <w:gridCol w:w="2286"/>
         <w:gridCol w:w="4315"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidTr="00DA5FE0">
+      <w:tr w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidTr="000D2880">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="000D2880">
             <w:pPr>
               <w:spacing w:line="22" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="113"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:t>Забыта пользователем</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1973" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="000D2880">
             <w:pPr>
               <w:spacing w:line="22" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="113"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:t>По указанию ЦА</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2286" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="000D2880">
             <w:pPr>
               <w:spacing w:line="22" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="113"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:t>Несоответствующая стандартам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4315" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="12" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="12" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="000D2880">
             <w:pPr>
               <w:spacing w:line="22" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="113"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:t>Иные причины указать_____________________________</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00DA5FE0">
+          <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="000D2880">
             <w:pPr>
               <w:spacing w:line="22" w:lineRule="atLeast"/>
               <w:ind w:left="57" w:right="113"/>
               <w:jc w:val="center"/>
             </w:pPr>
-            <w:r w:rsidRPr="004E6AC9">
+            <w:r w:rsidRPr="00166BBE">
               <w:t>____________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t xml:space="preserve">обстоятельства </w:t>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="10773"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>Реквизиты счета для зачисления вознаграждения за изъятие карт:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>………………………………………………………………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...3 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>Подпись лица изъявшего карту ………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>./…………………………/……………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...3 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>Гл. бухгалтер предприятия………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>/…………………………/……………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...3 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>“………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>…”…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>…………………………………20 _г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="1056" w:right="113"/>
         <w:outlineLvl w:val="0"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
+      <w:r w:rsidRPr="00166BBE">
         <w:t>М.П.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...3 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="004E6AC9" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:t xml:space="preserve">Изъятую карту </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>принял:…</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>…………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00196D16" w:rsidRPr="00166BBE" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:line="22" w:lineRule="atLeast"/>
         <w:ind w:left="57" w:right="113"/>
       </w:pPr>
-      <w:r w:rsidRPr="004E6AC9">
-[...3 lines deleted...]
-    <w:p w:rsidR="00BE6508" w:rsidRPr="00BA4F52" w:rsidRDefault="00BE6508" w:rsidP="00BE6508">
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>За Банк ………………………………………………………</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>…….</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00166BBE">
+        <w:t>/…………………./………………………………..</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00B151A3" w:rsidRDefault="00196D16" w:rsidP="00196D16">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="9923"/>
         </w:tabs>
         <w:spacing w:before="100" w:line="22" w:lineRule="atLeast"/>
-        <w:ind w:left="57" w:right="113"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004E6AC9">
+        <w:ind w:right="113"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00166BBE">
         <w:t>“…………” ……………………………………20 _г.</w:t>
       </w:r>
       <w:r w:rsidRPr="00BA4F52">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009669F3" w:rsidRPr="00BE6508" w:rsidRDefault="009669F3" w:rsidP="00BE6508">
-[...12 lines deleted...]
-      <w:titlePg/>
+    <w:sectPr w:rsidR="00B151A3" w:rsidSect="00196D16">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...17 lines deleted...]
-</w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...34 lines deleted...]
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Fira Sans">
     <w:altName w:val="Cambria Math"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000001" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...59 lines deleted...]
-</w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WW8Num3"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000004"/>
-[...247 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0000000C"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="0000000C"/>
     <w:name w:val="WW8Num17"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-    <w:nsid w:val="048F21EA"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="055243FC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6D3AADFC"/>
+    <w:tmpl w:val="A2ECB474"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
@@ -14902,54 +16525,167 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="055243FC"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18372AFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="A2ECB474"/>
+    <w:tmpl w:val="527E048E"/>
+    <w:lvl w:ilvl="0" w:tplc="29ECBD3A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19E75A38"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D498411A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
@@ -15015,530 +16751,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...478 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B0E1DB4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="9F4A7C4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
@@ -15615,51 +16872,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C744A99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0532B132"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15728,137 +16985,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21016E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="77A8C956"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -15927,51 +17098,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27AC3171"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="188C0706"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16040,51 +17211,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29821D8A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1A9C190A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -16162,51 +17333,51 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CE34664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4564919E"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16275,168 +17446,167 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="329A0C63"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3250543D"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="45D0A5D8"/>
+    <w:tmpl w:val="E89E8E1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="450" w:hanging="450"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="592" w:hanging="450"/>
+        <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:strike w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="5"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2422" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1146" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1648" w:hanging="1080"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1790" w:hanging="1080"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1932" w:hanging="1080"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2434" w:hanging="1440"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2576" w:hanging="1440"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E2C55CC"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="583A6B82"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="82D6C90A"/>
+    <w:tmpl w:val="35BE303C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
@@ -16502,533 +17672,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-[...481 lines deleted...]
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59D21ABE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BAE2C46"/>
     <w:lvl w:ilvl="0" w:tplc="EA76628A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -17099,51 +17787,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="637F4BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3ACE765C"/>
     <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17212,1185 +17900,256 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...200 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
-[...62 lines deleted...]
-  <w:numIdMacAtCleanup w:val="22"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="160"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:footnotePr>
-[...7 lines deleted...]
-  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007C2BAF"/>
-[...661 lines deleted...]
-    <w:rsid w:val="00FF6E5C"/>
+    <w:rsidRoot w:val="00196D16"/>
+    <w:rsid w:val="00196D16"/>
+    <w:rsid w:val="002C7DC6"/>
+    <w:rsid w:val="003C68F6"/>
+    <w:rsid w:val="0044000E"/>
+    <w:rsid w:val="004822D6"/>
+    <w:rsid w:val="00B151A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{D35272E5-67B0-43A3-A8C4-4FB36FCAE4DD}"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{7DA1DE69-0161-4DBA-BE0A-7255B7796839}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="List 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-[...4 lines deleted...]
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
-    <w:lsdException w:name="Document Map" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -18410,52 +18169,52 @@
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -18632,15505 +18391,649 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...32 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:keepNext/>
       <w:ind w:firstLine="567"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
-    </w:rPr>
-[...113 lines deleted...]
-      <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="20"/>
-[...82 lines deleted...]
-      <w:i/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Верхний колонтитул Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
-    <w:name w:val="footer"/>
+    <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a8"/>
-    <w:rsid w:val="007C2BAF"/>
-[...27 lines deleted...]
-    <w:link w:val="ab"/>
     <w:qFormat/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
     <w:name w:val="Заголовок Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aa"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:link w:val="a7"/>
+    <w:rsid w:val="00196D16"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="21">
-    <w:name w:val="Body Text 2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="Пункт договора"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="22"/>
-[...249 lines deleted...]
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...13 lines deleted...]
-    <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="705"/>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:ind w:left="705" w:hanging="705"/>
-    </w:pPr>
-[...62 lines deleted...]
-      <w:ind w:left="426" w:right="788" w:hanging="426"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="af7">
-[...24 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="Основной текст 21"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="211">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="210">
     <w:name w:val="Основной текст с отступом 21"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:autoSpaceDE w:val="0"/>
       <w:ind w:left="360"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="310">
-    <w:name w:val="Основной текст с отступом 31"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="aa">
+    <w:name w:val="Подподпункт договора"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...1 lines deleted...]
-      <w:ind w:left="360" w:firstLine="349"/>
+      <w:tabs>
+        <w:tab w:val="num" w:pos="1080"/>
+      </w:tabs>
+      <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
-[...248 lines deleted...]
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="220">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
     <w:name w:val="Основной текст 22"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="007C2BAF"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-[...16 lines deleted...]
-  <w:style w:type="character" w:styleId="aff2">
+  <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00C3602E"/>
+    <w:rsid w:val="00196D16"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff3">
+  <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00234D63"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="25">
-[...21 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="aff5">
+  <w:style w:type="paragraph" w:styleId="ad">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="aff6"/>
+    <w:link w:val="ae"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D6AD6"/>
+    <w:rsid w:val="00196D16"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="aff6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="ae">
     <w:name w:val="Текст примечания Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="aff5"/>
+    <w:link w:val="ad"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003D6AD6"/>
+    <w:rsid w:val="00196D16"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aff7">
-[...64 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
-    <w:rsid w:val="00901141"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="19">
-[...12 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="affc">
+  <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CB7487"/>
+    <w:rsid w:val="00196D16"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="c2">
     <w:name w:val="c2"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="007858F6"/>
-[...66 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00196D16"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-  <w:divs>
-[...13740 lines deleted...]
-  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.emf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.emf"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.jpeg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>21</Pages>
-[...1 lines deleted...]
-  <Characters>39159</Characters>
+  <Pages>22</Pages>
+  <Words>6867</Words>
+  <Characters>39143</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>326</Lines>
   <Paragraphs>91</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Microsoft</Company>
+  <Company>NS-BANK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>45938</CharactersWithSpaces>
+  <CharactersWithSpaces>45919</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Булавина Ксения Евгеньевна</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Тер-Тумасова Евгения Сергеевна</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>